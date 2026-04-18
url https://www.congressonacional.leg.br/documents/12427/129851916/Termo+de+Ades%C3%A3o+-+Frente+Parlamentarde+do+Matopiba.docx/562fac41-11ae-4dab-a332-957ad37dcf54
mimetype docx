--- v0 (2025-12-01)
+++ v1 (2026-04-18)
@@ -10,571 +10,632 @@
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:body>
-    <w:p w14:paraId="384F1010" w14:textId="77777777" w:rsidR="00FA72A9" w:rsidRDefault="00FA72A9" w:rsidP="0092302C">
+    <w:p w14:paraId="7C9E43D9" w14:textId="3D493A57" w:rsidR="00E60FD4" w:rsidRPr="0055240D" w:rsidRDefault="00E60FD4" w:rsidP="0092302C">
       <w:pPr>
         <w:pStyle w:val="Cabealho"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="8838"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:b/>
-[...2 lines deleted...]
-          <w:szCs w:val="40"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5600DE80" w14:textId="77777777" w:rsidR="0053456B" w:rsidRPr="00FF7D06" w:rsidRDefault="0053456B" w:rsidP="0092302C">
+    <w:p w14:paraId="2A6C0075" w14:textId="77777777" w:rsidR="00554F38" w:rsidRPr="0055240D" w:rsidRDefault="00554F38" w:rsidP="0092302C">
       <w:pPr>
         <w:pStyle w:val="Cabealho"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="8838"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4C28011D" w14:textId="77777777" w:rsidR="00DC17FD" w:rsidRPr="00FF7D06" w:rsidRDefault="00DC17FD" w:rsidP="0092302C">
+    <w:p w14:paraId="4C28011D" w14:textId="77777777" w:rsidR="00DC17FD" w:rsidRPr="0055240D" w:rsidRDefault="00DC17FD" w:rsidP="0092302C">
       <w:pPr>
         <w:pStyle w:val="Cabealho"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="8838"/>
         </w:tabs>
         <w:spacing w:after="720"/>
         <w:jc w:val="center"/>
         <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FF7D06">
-        <w:rPr>
+      <w:r w:rsidRPr="0055240D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>TERMO DE ADESÃO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F826E6E" w14:textId="376587BB" w:rsidR="00DC17FD" w:rsidRPr="007443D2" w:rsidRDefault="5EF3369B" w:rsidP="7E1D63C3">
-[...6 lines deleted...]
-        <w:ind w:firstLine="709"/>
+    <w:p w14:paraId="6F826E6E" w14:textId="35380B0C" w:rsidR="00DC17FD" w:rsidRPr="003B529E" w:rsidRDefault="00F421E0" w:rsidP="00EA6646">
+      <w:pPr>
+        <w:spacing w:after="300" w:line="300" w:lineRule="atLeast"/>
+        <w:ind w:firstLine="1134"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="28"/>
-[...32 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Lucida Sans Unicode" w:hAnsi="Lucida Sans Unicode" w:cs="Lucida Sans Unicode"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0055240D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Solicito</w:t>
+      </w:r>
+      <w:r w:rsidR="08507BE0" w:rsidRPr="0055240D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a minha adesão </w:t>
+      </w:r>
+      <w:r w:rsidR="33D68175" w:rsidRPr="0055240D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">à </w:t>
       </w:r>
-      <w:r w:rsidR="008D2A3F" w:rsidRPr="0053456B">
-[...6 lines deleted...]
-      </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
-        <w:r w:rsidR="00331CC2" w:rsidRPr="0053456B">
+        <w:r w:rsidR="002412ED" w:rsidRPr="002412ED">
           <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
           </w:rPr>
-          <w:t xml:space="preserve">do </w:t>
+          <w:t xml:space="preserve">Frente Parlamentar do </w:t>
         </w:r>
         <w:proofErr w:type="spellStart"/>
-        <w:r w:rsidR="00331CC2" w:rsidRPr="0053456B">
+        <w:r w:rsidR="002412ED" w:rsidRPr="002412ED">
           <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
           </w:rPr>
           <w:t>Matopiba</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
-        <w:r w:rsidR="00331CC2" w:rsidRPr="0053456B">
+      </w:hyperlink>
+      <w:r w:rsidR="004B2F4E" w:rsidRPr="004B2F4E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FD3479">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidR="004B2F4E" w:rsidRPr="004B2F4E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r w:rsidR="002412ED" w:rsidRPr="002412ED">
           <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
           </w:rPr>
-          <w:t xml:space="preserve"> - FPMATOPIBA</w:t>
+          <w:t>FPMATOPIBA</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="603FAE08" w:rsidRPr="00331CC2">
-[...25 lines deleted...]
-        <w:t xml:space="preserve">, de </w:t>
+      <w:r w:rsidR="00FD3479" w:rsidRPr="002412ED">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="603FAE08" w:rsidRPr="0055240D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> instituíd</w:t>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="_GoBack"/>
       <w:bookmarkEnd w:id="0"/>
-      <w:r w:rsidR="603FAE08" w:rsidRPr="0C2CD967">
-[...7 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidR="603FAE08" w:rsidRPr="0055240D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a pela Resolução do Senado Federal nº </w:t>
+      </w:r>
+      <w:r w:rsidR="002412ED">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidR="603FAE08" w:rsidRPr="0055240D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>, de 20</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD3479">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="00331CC2">
-        <w:rPr>
+      <w:r w:rsidR="002412ED">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="16F99D94" w:rsidRPr="0C2CD967">
-        <w:rPr>
+      <w:r w:rsidR="00EA6646">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1413E336" w14:textId="77777777" w:rsidR="00DC17FD" w:rsidRPr="007443D2" w:rsidRDefault="00DC17FD" w:rsidP="0092302C">
-[...172 lines deleted...]
-    <w:p w14:paraId="26ACF41A" w14:textId="77777777" w:rsidR="007443D2" w:rsidRPr="007443D2" w:rsidRDefault="007443D2" w:rsidP="0092302C">
+    <w:p w14:paraId="26ACF41A" w14:textId="3F1020D1" w:rsidR="007443D2" w:rsidRDefault="007443D2" w:rsidP="0092302C">
       <w:pPr>
         <w:spacing w:after="960"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:sz w:val="28"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0055240D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Brasíl</w:t>
       </w:r>
-      <w:r w:rsidR="00A24C4B">
-[...4 lines deleted...]
-        <w:t xml:space="preserve">ia, ____ de ____________ </w:t>
+      <w:r w:rsidR="00A24C4B" w:rsidRPr="0055240D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ia</w:t>
+      </w:r>
+      <w:r w:rsidR="00495612">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, ____ de ____________ </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00A24C4B">
-        <w:rPr>
+      <w:r w:rsidR="00495612">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00A24C4B">
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> _______</w:t>
+      <w:r w:rsidR="00495612">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> _____.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="541D3F8B" w14:textId="77777777" w:rsidR="00DC17FD" w:rsidRPr="007443D2" w:rsidRDefault="08507BE0" w:rsidP="0092302C">
-[...1 lines deleted...]
-        <w:spacing w:after="720"/>
+    <w:p w14:paraId="497B2CB7" w14:textId="0A2E1B84" w:rsidR="00D72545" w:rsidRDefault="00D72545" w:rsidP="00D72545">
+      <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:sz w:val="28"/>
-[...8 lines deleted...]
-        <w:t>Assinatura: __________________________________________________</w:t>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0055240D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>__________________</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>__________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="011B96E2" w14:textId="261FC3C9" w:rsidR="00DC17FD" w:rsidRPr="007443D2" w:rsidRDefault="7B42531C" w:rsidP="00FA72A9">
+    <w:p w14:paraId="541D3F8B" w14:textId="74A1B764" w:rsidR="00DC17FD" w:rsidRPr="0055240D" w:rsidRDefault="00D72545" w:rsidP="00D72545">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>(Nome do Parlamentar)</w:t>
+      </w:r>
+      <w:r w:rsidR="0055240D" w:rsidRPr="0055240D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51F3FEED" w14:textId="77777777" w:rsidR="00BE5937" w:rsidRPr="0055240D" w:rsidRDefault="00BE5937" w:rsidP="00BE5937">
       <w:pPr>
         <w:spacing w:after="120"/>
-        <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="28"/>
-[...29 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1887B925" w14:textId="77777777" w:rsidR="00BE5937" w:rsidRPr="0055240D" w:rsidRDefault="00BE5937" w:rsidP="00BE5937">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="29D67B43" w14:textId="77777777" w:rsidR="00BE5937" w:rsidRPr="0055240D" w:rsidRDefault="00BE5937" w:rsidP="00BE5937">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2443835F" w14:textId="77777777" w:rsidR="00BE5937" w:rsidRPr="0055240D" w:rsidRDefault="00BE5937" w:rsidP="00BE5937">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D1398AC" w14:textId="77777777" w:rsidR="00BE5937" w:rsidRPr="0055240D" w:rsidRDefault="00BE5937" w:rsidP="00BE5937">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="03D4CB11" w14:textId="77777777" w:rsidR="00BE5937" w:rsidRPr="0055240D" w:rsidRDefault="00BE5937" w:rsidP="00BE5937">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="157EF0B8" w14:textId="77777777" w:rsidR="00BE5937" w:rsidRPr="0055240D" w:rsidRDefault="00BE5937" w:rsidP="00BE5937">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="41E57665" w14:textId="77777777" w:rsidR="00BE5937" w:rsidRDefault="00BE5937" w:rsidP="00BE5937">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="40820A58" w14:textId="77777777" w:rsidR="0055240D" w:rsidRDefault="0055240D" w:rsidP="00BE5937">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="57D3B8C5" w14:textId="77777777" w:rsidR="0055240D" w:rsidRPr="0055240D" w:rsidRDefault="0055240D" w:rsidP="00BE5937">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="44FAEB68" w14:textId="77777777" w:rsidR="00BE5937" w:rsidRDefault="00BE5937" w:rsidP="00BE5937">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D81163B" w14:textId="77777777" w:rsidR="004941C0" w:rsidRPr="0055240D" w:rsidRDefault="004941C0" w:rsidP="00BE5937">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="011B96E2" w14:textId="50E4D47C" w:rsidR="00DC17FD" w:rsidRPr="0055240D" w:rsidRDefault="7B42531C" w:rsidP="00BE5937">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0055240D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Preenchido e assinado</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE5937" w:rsidRPr="0055240D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> eletronicamente</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0055240D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>, este termo de adesão deve ser</w:t>
+      </w:r>
+      <w:r w:rsidR="5B42D5D4" w:rsidRPr="0055240D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="6810029C" w:rsidRPr="0C2CD967">
-[...23 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidR="00BE5937" w:rsidRPr="0055240D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>encaminhado via SEDOL (Senado Federal)</w:t>
+      </w:r>
+      <w:r w:rsidR="5B42D5D4" w:rsidRPr="0055240D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="6810029C" w:rsidRPr="0055240D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ou </w:t>
+      </w:r>
+      <w:r w:rsidR="00BE5937" w:rsidRPr="0055240D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>INFOLEG (Câmara dos Deputados</w:t>
+      </w:r>
+      <w:r w:rsidR="0055240D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE5937" w:rsidRPr="0055240D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> para </w:t>
+      </w:r>
+      <w:r w:rsidR="6AC37808" w:rsidRPr="0055240D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>o Núcleo de Premiações, Frentes e Grupos Parlamentares</w:t>
+      </w:r>
+      <w:r w:rsidR="61A96C38" w:rsidRPr="0055240D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> – NPFG / SGM.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00DC17FD" w:rsidRPr="007443D2" w:rsidSect="00280C37">
-[...1 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId13"/>
+    <w:sectPr w:rsidR="00DC17FD" w:rsidRPr="0055240D" w:rsidSect="00280C37">
+      <w:headerReference w:type="default" r:id="rId13"/>
+      <w:footerReference w:type="default" r:id="rId14"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="851" w:right="1134" w:bottom="851" w:left="1701" w:header="709" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7A9D4A52" w14:textId="77777777" w:rsidR="008563BB" w:rsidRDefault="008563BB">
+    <w:p w14:paraId="6DCE28BA" w14:textId="77777777" w:rsidR="00A44A56" w:rsidRDefault="00A44A56">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="50FD2E23" w14:textId="77777777" w:rsidR="008563BB" w:rsidRDefault="008563BB">
+    <w:p w14:paraId="4C8E6829" w14:textId="77777777" w:rsidR="00A44A56" w:rsidRDefault="00A44A56">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
@@ -582,50 +643,57 @@
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Lucida Sans Unicode">
+    <w:panose1 w:val="020B0602030504020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="80000AFF" w:usb1="0000396B" w:usb2="00000000" w:usb3="00000000" w:csb0="000000BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:p w14:paraId="0A9D5286" w14:textId="77777777" w:rsidR="00E30F8E" w:rsidRPr="00195A36" w:rsidRDefault="00E30F8E" w:rsidP="0074500C">
     <w:pPr>
       <w:pStyle w:val="Rodap"/>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="16"/>
@@ -664,186 +732,209 @@
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="7675245" cy="87630"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln w="9525">
                     <a:noFill/>
                     <a:miter lim="800000"/>
                     <a:headEnd/>
                     <a:tailEnd/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p w14:paraId="5073862B" w14:textId="442F9FEA" w:rsidR="00E30F8E" w:rsidRDefault="0C2CD967" w:rsidP="0074500C">
+  <w:p w14:paraId="5073862B" w14:textId="442F9FEA" w:rsidR="00E30F8E" w:rsidRPr="0055240D" w:rsidRDefault="0C2CD967" w:rsidP="0074500C">
     <w:pPr>
       <w:pStyle w:val="Rodap"/>
       <w:jc w:val="center"/>
       <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="0C2CD967">
-      <w:rPr>
+    <w:r w:rsidRPr="0055240D">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>Senado Federal – Edifício Principal, Térreo – Fones: (61) 3303-5713 / 3303-5256</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="7AEEEEE4" w14:textId="54A45099" w:rsidR="00E30F8E" w:rsidRDefault="0C2CD967" w:rsidP="0074500C">
+  <w:p w14:paraId="7AEEEEE4" w14:textId="54A45099" w:rsidR="00E30F8E" w:rsidRPr="0055240D" w:rsidRDefault="0C2CD967" w:rsidP="0074500C">
     <w:pPr>
       <w:pStyle w:val="Rodap"/>
       <w:jc w:val="center"/>
       <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="0C2CD967">
-      <w:rPr>
+    <w:r w:rsidRPr="0055240D">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>npfg@senado.leg.br</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="3B4FA7C6" w14:textId="77777777" w:rsidR="00E30F8E" w:rsidRDefault="00E30F8E">
+  <w:p w14:paraId="3B4FA7C6" w14:textId="77777777" w:rsidR="00E30F8E" w:rsidRPr="0055240D" w:rsidRDefault="00E30F8E">
     <w:pPr>
       <w:pStyle w:val="Rodap"/>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3C9D6E9D" w14:textId="77777777" w:rsidR="008563BB" w:rsidRDefault="008563BB">
+    <w:p w14:paraId="1346FD01" w14:textId="77777777" w:rsidR="00A44A56" w:rsidRDefault="00A44A56">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4142E360" w14:textId="77777777" w:rsidR="008563BB" w:rsidRDefault="008563BB">
+    <w:p w14:paraId="27BB6AF3" w14:textId="77777777" w:rsidR="00A44A56" w:rsidRDefault="00A44A56">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:p w14:paraId="6831D6A8" w14:textId="77777777" w:rsidR="0019172C" w:rsidRDefault="0019172C" w:rsidP="0019172C">
+  <w:p w14:paraId="6831D6A8" w14:textId="77777777" w:rsidR="0019172C" w:rsidRPr="0055240D" w:rsidRDefault="0019172C" w:rsidP="0019172C">
     <w:pPr>
       <w:pStyle w:val="Cabealho"/>
       <w:spacing w:after="120"/>
       <w:jc w:val="center"/>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      </w:rPr>
     </w:pPr>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="0055240D">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="653C3CE5" wp14:editId="52F905A4">
           <wp:extent cx="1219200" cy="927735"/>
           <wp:effectExtent l="19050" t="0" r="0" b="0"/>
           <wp:docPr id="13" name="Imagem 2" descr="Armas_oficios.jpg"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Imagem 2" descr="Armas_oficios.jpg"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1219200" cy="927735"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln w="9525">
                     <a:noFill/>
                     <a:miter lim="800000"/>
                     <a:headEnd/>
                     <a:tailEnd/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p w14:paraId="5B04DEF2" w14:textId="77777777" w:rsidR="0019172C" w:rsidRDefault="0C2CD967" w:rsidP="0019172C">
+  <w:p w14:paraId="5B04DEF2" w14:textId="77777777" w:rsidR="0019172C" w:rsidRPr="0055240D" w:rsidRDefault="0C2CD967" w:rsidP="0019172C">
     <w:pPr>
       <w:pStyle w:val="Cabealho"/>
       <w:jc w:val="center"/>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="0055240D">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      </w:rPr>
       <w:t>SECRETARIA-GERAL DA MESA</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="0A00D321" w14:textId="274DC977" w:rsidR="0C2CD967" w:rsidRDefault="0C2CD967" w:rsidP="0C2CD967">
+  <w:p w14:paraId="0A00D321" w14:textId="274DC977" w:rsidR="0C2CD967" w:rsidRPr="0055240D" w:rsidRDefault="0C2CD967" w:rsidP="0C2CD967">
     <w:pPr>
       <w:pStyle w:val="Cabealho"/>
       <w:spacing w:after="480" w:line="259" w:lineRule="auto"/>
       <w:jc w:val="center"/>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="0055240D">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      </w:rPr>
       <w:t>Núcleo de Premiações, Frentes e Grupos Parlamentares</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6CBA5E9A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2D741ECC"/>
     <w:lvl w:ilvl="0" w:tplc="04160003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2421" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04160003" w:tentative="1">
@@ -1330,61 +1421,61 @@
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="110"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="8193"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00830695"/>
     <w:rsid w:val="0000077F"/>
     <w:rsid w:val="00007D63"/>
     <w:rsid w:val="00010045"/>
     <w:rsid w:val="000270DD"/>
     <w:rsid w:val="00027574"/>
     <w:rsid w:val="00027B97"/>
     <w:rsid w:val="000345B6"/>
@@ -1397,477 +1488,509 @@
     <w:rsid w:val="00066E11"/>
     <w:rsid w:val="00082BFD"/>
     <w:rsid w:val="00083A90"/>
     <w:rsid w:val="000843AD"/>
     <w:rsid w:val="00086E5F"/>
     <w:rsid w:val="00097ACA"/>
     <w:rsid w:val="000B166E"/>
     <w:rsid w:val="000B6B60"/>
     <w:rsid w:val="000B7710"/>
     <w:rsid w:val="000C4114"/>
     <w:rsid w:val="000D3A7C"/>
     <w:rsid w:val="000E09F7"/>
     <w:rsid w:val="000E7324"/>
     <w:rsid w:val="000F5515"/>
     <w:rsid w:val="000F5F29"/>
     <w:rsid w:val="001014D7"/>
     <w:rsid w:val="0010230F"/>
     <w:rsid w:val="0011143C"/>
     <w:rsid w:val="00112C0C"/>
     <w:rsid w:val="00113A39"/>
     <w:rsid w:val="00114F4F"/>
     <w:rsid w:val="00117891"/>
     <w:rsid w:val="001274EE"/>
     <w:rsid w:val="00134A33"/>
     <w:rsid w:val="00137DD0"/>
+    <w:rsid w:val="00141385"/>
+    <w:rsid w:val="00145F0C"/>
+    <w:rsid w:val="001676DB"/>
     <w:rsid w:val="00170307"/>
     <w:rsid w:val="00173305"/>
     <w:rsid w:val="00180A0E"/>
     <w:rsid w:val="00187C02"/>
     <w:rsid w:val="0019172C"/>
     <w:rsid w:val="001959D6"/>
     <w:rsid w:val="001A188C"/>
     <w:rsid w:val="001A4D87"/>
     <w:rsid w:val="001B1DD1"/>
     <w:rsid w:val="001B49BD"/>
     <w:rsid w:val="001C1EEC"/>
     <w:rsid w:val="001C6658"/>
     <w:rsid w:val="001D19D3"/>
     <w:rsid w:val="001D4A29"/>
     <w:rsid w:val="001E09E0"/>
     <w:rsid w:val="001E0D3F"/>
     <w:rsid w:val="001F0C70"/>
     <w:rsid w:val="001F5CBE"/>
     <w:rsid w:val="002070D2"/>
     <w:rsid w:val="002177A2"/>
     <w:rsid w:val="00223D03"/>
+    <w:rsid w:val="002412ED"/>
     <w:rsid w:val="002476BF"/>
     <w:rsid w:val="0025288B"/>
+    <w:rsid w:val="00257808"/>
     <w:rsid w:val="00261808"/>
     <w:rsid w:val="00264BA5"/>
     <w:rsid w:val="0026537C"/>
     <w:rsid w:val="00265A4E"/>
     <w:rsid w:val="002768B3"/>
     <w:rsid w:val="00277E3C"/>
     <w:rsid w:val="0028086A"/>
     <w:rsid w:val="00280C37"/>
+    <w:rsid w:val="002856E9"/>
     <w:rsid w:val="002A158A"/>
     <w:rsid w:val="002C10DD"/>
     <w:rsid w:val="002C51D3"/>
     <w:rsid w:val="002C626F"/>
     <w:rsid w:val="002C6892"/>
     <w:rsid w:val="002D0DF0"/>
     <w:rsid w:val="002D16B9"/>
     <w:rsid w:val="002D185E"/>
     <w:rsid w:val="002D5C67"/>
     <w:rsid w:val="002D7FC7"/>
     <w:rsid w:val="002E7D8D"/>
     <w:rsid w:val="002F09EE"/>
     <w:rsid w:val="002F4925"/>
     <w:rsid w:val="00303BDF"/>
     <w:rsid w:val="00304FC3"/>
     <w:rsid w:val="0032155A"/>
     <w:rsid w:val="00323F7C"/>
     <w:rsid w:val="00331CC2"/>
     <w:rsid w:val="00335112"/>
     <w:rsid w:val="003403DF"/>
     <w:rsid w:val="00345EC9"/>
     <w:rsid w:val="00364834"/>
     <w:rsid w:val="003660CE"/>
     <w:rsid w:val="00367296"/>
     <w:rsid w:val="00384D52"/>
     <w:rsid w:val="00385B9A"/>
     <w:rsid w:val="003874D1"/>
     <w:rsid w:val="00392FF0"/>
     <w:rsid w:val="00395880"/>
     <w:rsid w:val="00396EC2"/>
     <w:rsid w:val="003A45D0"/>
     <w:rsid w:val="003A4F97"/>
     <w:rsid w:val="003A5E1A"/>
+    <w:rsid w:val="003B529E"/>
     <w:rsid w:val="003B5FBF"/>
+    <w:rsid w:val="003C1B46"/>
     <w:rsid w:val="003D4E28"/>
     <w:rsid w:val="003D5D9A"/>
     <w:rsid w:val="003E0938"/>
     <w:rsid w:val="003E23EC"/>
     <w:rsid w:val="003E361F"/>
     <w:rsid w:val="003E4E20"/>
     <w:rsid w:val="003E61FC"/>
     <w:rsid w:val="003E6C68"/>
     <w:rsid w:val="003F1E25"/>
     <w:rsid w:val="00403ED8"/>
     <w:rsid w:val="00406236"/>
     <w:rsid w:val="00410565"/>
     <w:rsid w:val="004139E7"/>
     <w:rsid w:val="0042630A"/>
     <w:rsid w:val="0044604C"/>
     <w:rsid w:val="00450AAA"/>
     <w:rsid w:val="00455848"/>
     <w:rsid w:val="00464D45"/>
     <w:rsid w:val="00471F54"/>
     <w:rsid w:val="00472E87"/>
     <w:rsid w:val="0047531C"/>
     <w:rsid w:val="00485205"/>
     <w:rsid w:val="00486A0F"/>
     <w:rsid w:val="00487F48"/>
     <w:rsid w:val="00491C84"/>
     <w:rsid w:val="00491E85"/>
+    <w:rsid w:val="004941C0"/>
+    <w:rsid w:val="00494852"/>
+    <w:rsid w:val="00495612"/>
     <w:rsid w:val="0049571F"/>
     <w:rsid w:val="0049610C"/>
     <w:rsid w:val="004A2B03"/>
     <w:rsid w:val="004A375C"/>
     <w:rsid w:val="004A5175"/>
+    <w:rsid w:val="004B2F4E"/>
     <w:rsid w:val="004B38CE"/>
     <w:rsid w:val="004B3BB0"/>
     <w:rsid w:val="004B3E48"/>
     <w:rsid w:val="004B530B"/>
     <w:rsid w:val="004C16A4"/>
     <w:rsid w:val="004C180B"/>
     <w:rsid w:val="004C78ED"/>
     <w:rsid w:val="004F00FD"/>
     <w:rsid w:val="004F0AD8"/>
     <w:rsid w:val="004F3075"/>
     <w:rsid w:val="00500185"/>
     <w:rsid w:val="005013D0"/>
     <w:rsid w:val="005145F2"/>
     <w:rsid w:val="00521EEF"/>
     <w:rsid w:val="00521F0E"/>
     <w:rsid w:val="00522C1F"/>
-    <w:rsid w:val="0053456B"/>
+    <w:rsid w:val="0055240D"/>
     <w:rsid w:val="00552BF3"/>
     <w:rsid w:val="00553957"/>
     <w:rsid w:val="00554D2A"/>
+    <w:rsid w:val="00554F38"/>
     <w:rsid w:val="005566D7"/>
     <w:rsid w:val="00557219"/>
     <w:rsid w:val="005652DB"/>
     <w:rsid w:val="00567803"/>
     <w:rsid w:val="00572E7C"/>
     <w:rsid w:val="005739D3"/>
     <w:rsid w:val="00573B5C"/>
     <w:rsid w:val="00573FA3"/>
     <w:rsid w:val="00577F87"/>
+    <w:rsid w:val="00585939"/>
     <w:rsid w:val="00593E3E"/>
     <w:rsid w:val="00595100"/>
     <w:rsid w:val="005964C0"/>
     <w:rsid w:val="005972AB"/>
     <w:rsid w:val="005A38EA"/>
     <w:rsid w:val="005A5F0D"/>
     <w:rsid w:val="005B464A"/>
     <w:rsid w:val="005B4B54"/>
     <w:rsid w:val="005C0104"/>
     <w:rsid w:val="005C6269"/>
     <w:rsid w:val="005D5148"/>
     <w:rsid w:val="005F19AD"/>
     <w:rsid w:val="00602AE2"/>
     <w:rsid w:val="00603B69"/>
     <w:rsid w:val="006042A2"/>
     <w:rsid w:val="00615D58"/>
     <w:rsid w:val="00625195"/>
     <w:rsid w:val="0063153A"/>
     <w:rsid w:val="0063773E"/>
     <w:rsid w:val="006422D7"/>
     <w:rsid w:val="006425CC"/>
     <w:rsid w:val="006539B7"/>
     <w:rsid w:val="00656BB8"/>
     <w:rsid w:val="0066202B"/>
     <w:rsid w:val="00673BCF"/>
     <w:rsid w:val="006817D4"/>
     <w:rsid w:val="00682E1E"/>
     <w:rsid w:val="006831FB"/>
     <w:rsid w:val="00697214"/>
     <w:rsid w:val="006A5F40"/>
     <w:rsid w:val="006B1E0A"/>
+    <w:rsid w:val="006C00D9"/>
     <w:rsid w:val="006C3D7A"/>
     <w:rsid w:val="006D16D4"/>
     <w:rsid w:val="006E0437"/>
     <w:rsid w:val="006E5B19"/>
     <w:rsid w:val="006E639D"/>
     <w:rsid w:val="007059B9"/>
     <w:rsid w:val="007063C3"/>
     <w:rsid w:val="0071729B"/>
     <w:rsid w:val="0071746F"/>
     <w:rsid w:val="0072056E"/>
     <w:rsid w:val="00725431"/>
     <w:rsid w:val="00727A9E"/>
     <w:rsid w:val="00731938"/>
     <w:rsid w:val="007420F6"/>
     <w:rsid w:val="007443D2"/>
     <w:rsid w:val="0074500C"/>
     <w:rsid w:val="007528AD"/>
     <w:rsid w:val="0076078E"/>
     <w:rsid w:val="00760B82"/>
     <w:rsid w:val="007655B6"/>
     <w:rsid w:val="00765F6F"/>
     <w:rsid w:val="00766559"/>
     <w:rsid w:val="0076782A"/>
     <w:rsid w:val="0077089E"/>
     <w:rsid w:val="0077580A"/>
     <w:rsid w:val="00775AB5"/>
     <w:rsid w:val="007842A7"/>
+    <w:rsid w:val="00792257"/>
     <w:rsid w:val="0079443D"/>
     <w:rsid w:val="00795FA9"/>
     <w:rsid w:val="007A05EE"/>
     <w:rsid w:val="007A11BA"/>
     <w:rsid w:val="007A2097"/>
     <w:rsid w:val="007A38F6"/>
     <w:rsid w:val="007A512E"/>
     <w:rsid w:val="007A62EA"/>
     <w:rsid w:val="007A7A01"/>
     <w:rsid w:val="007B024C"/>
     <w:rsid w:val="007B2C0B"/>
     <w:rsid w:val="007B5140"/>
     <w:rsid w:val="007C1F48"/>
     <w:rsid w:val="007C3179"/>
     <w:rsid w:val="007E1B0C"/>
     <w:rsid w:val="007F1C27"/>
     <w:rsid w:val="007F2E0B"/>
     <w:rsid w:val="008008E7"/>
     <w:rsid w:val="0080630C"/>
     <w:rsid w:val="008074DD"/>
     <w:rsid w:val="00822A0B"/>
     <w:rsid w:val="00822D25"/>
     <w:rsid w:val="00823727"/>
     <w:rsid w:val="00824385"/>
     <w:rsid w:val="008244A6"/>
     <w:rsid w:val="008264D2"/>
     <w:rsid w:val="00830695"/>
     <w:rsid w:val="00832F93"/>
     <w:rsid w:val="0083684A"/>
     <w:rsid w:val="008468EF"/>
     <w:rsid w:val="00846946"/>
     <w:rsid w:val="00847FD0"/>
     <w:rsid w:val="00852610"/>
     <w:rsid w:val="00853B1E"/>
-    <w:rsid w:val="008563BB"/>
+    <w:rsid w:val="008601B6"/>
     <w:rsid w:val="008636F0"/>
     <w:rsid w:val="00873EF4"/>
     <w:rsid w:val="00874720"/>
+    <w:rsid w:val="00877896"/>
     <w:rsid w:val="00884637"/>
     <w:rsid w:val="00886E4F"/>
     <w:rsid w:val="008A259F"/>
     <w:rsid w:val="008B5FDD"/>
     <w:rsid w:val="008B692C"/>
     <w:rsid w:val="008C2A82"/>
     <w:rsid w:val="008C5C28"/>
     <w:rsid w:val="008D1AF9"/>
     <w:rsid w:val="008D2A3F"/>
+    <w:rsid w:val="008D349E"/>
     <w:rsid w:val="008E1F4B"/>
     <w:rsid w:val="00903ED2"/>
     <w:rsid w:val="00904922"/>
     <w:rsid w:val="00914060"/>
     <w:rsid w:val="0091757C"/>
     <w:rsid w:val="0092302C"/>
     <w:rsid w:val="009238E3"/>
     <w:rsid w:val="00933678"/>
     <w:rsid w:val="0093448C"/>
     <w:rsid w:val="0094663D"/>
+    <w:rsid w:val="009517F2"/>
     <w:rsid w:val="00955E76"/>
     <w:rsid w:val="00957650"/>
     <w:rsid w:val="00960219"/>
     <w:rsid w:val="00972E20"/>
     <w:rsid w:val="0097709B"/>
     <w:rsid w:val="009808F3"/>
     <w:rsid w:val="00985A38"/>
     <w:rsid w:val="00991EE5"/>
     <w:rsid w:val="0099339C"/>
     <w:rsid w:val="00995357"/>
     <w:rsid w:val="009A172A"/>
     <w:rsid w:val="009A3C53"/>
     <w:rsid w:val="009B1AE5"/>
     <w:rsid w:val="009B4863"/>
     <w:rsid w:val="009C5234"/>
     <w:rsid w:val="009D4FBB"/>
     <w:rsid w:val="009D7521"/>
     <w:rsid w:val="009D7843"/>
     <w:rsid w:val="009E19FC"/>
     <w:rsid w:val="009F5789"/>
     <w:rsid w:val="00A002E8"/>
     <w:rsid w:val="00A24C4B"/>
     <w:rsid w:val="00A260C7"/>
     <w:rsid w:val="00A32FB8"/>
     <w:rsid w:val="00A35CDB"/>
     <w:rsid w:val="00A40FBC"/>
     <w:rsid w:val="00A4258F"/>
     <w:rsid w:val="00A42F62"/>
+    <w:rsid w:val="00A44A56"/>
     <w:rsid w:val="00A52AC6"/>
     <w:rsid w:val="00A61F32"/>
     <w:rsid w:val="00A71315"/>
     <w:rsid w:val="00A72AE6"/>
     <w:rsid w:val="00A81D3A"/>
     <w:rsid w:val="00A97808"/>
     <w:rsid w:val="00AA1C4E"/>
     <w:rsid w:val="00AA3618"/>
     <w:rsid w:val="00AA768D"/>
     <w:rsid w:val="00AB1AF8"/>
     <w:rsid w:val="00AB5460"/>
     <w:rsid w:val="00AC5C4B"/>
     <w:rsid w:val="00AC636A"/>
     <w:rsid w:val="00AC65B2"/>
     <w:rsid w:val="00AE0C3D"/>
     <w:rsid w:val="00AE48FA"/>
     <w:rsid w:val="00AE4AF7"/>
     <w:rsid w:val="00AF5DC5"/>
     <w:rsid w:val="00AF6330"/>
     <w:rsid w:val="00B0015A"/>
     <w:rsid w:val="00B173A9"/>
     <w:rsid w:val="00B20996"/>
     <w:rsid w:val="00B21B18"/>
     <w:rsid w:val="00B21FD6"/>
     <w:rsid w:val="00B2420A"/>
+    <w:rsid w:val="00B30ECA"/>
     <w:rsid w:val="00B34253"/>
     <w:rsid w:val="00B34A3D"/>
     <w:rsid w:val="00B5203A"/>
     <w:rsid w:val="00B5229E"/>
     <w:rsid w:val="00B60541"/>
     <w:rsid w:val="00B67C19"/>
     <w:rsid w:val="00B67E5D"/>
     <w:rsid w:val="00B71D20"/>
     <w:rsid w:val="00B77483"/>
     <w:rsid w:val="00B82C49"/>
+    <w:rsid w:val="00B86A86"/>
     <w:rsid w:val="00B9409D"/>
     <w:rsid w:val="00BA0E68"/>
     <w:rsid w:val="00BA1738"/>
     <w:rsid w:val="00BA1DF8"/>
     <w:rsid w:val="00BB3F28"/>
+    <w:rsid w:val="00BB4200"/>
     <w:rsid w:val="00BB6430"/>
     <w:rsid w:val="00BB7B23"/>
     <w:rsid w:val="00BB7DD3"/>
     <w:rsid w:val="00BC545F"/>
     <w:rsid w:val="00BD4630"/>
     <w:rsid w:val="00BE29CF"/>
     <w:rsid w:val="00BE4D43"/>
+    <w:rsid w:val="00BE5937"/>
     <w:rsid w:val="00BE7FC5"/>
     <w:rsid w:val="00BF1E24"/>
     <w:rsid w:val="00BF2BC1"/>
     <w:rsid w:val="00BF4278"/>
+    <w:rsid w:val="00BF5D90"/>
     <w:rsid w:val="00C02A82"/>
     <w:rsid w:val="00C07C24"/>
     <w:rsid w:val="00C30E78"/>
     <w:rsid w:val="00C33F39"/>
     <w:rsid w:val="00C34B1E"/>
     <w:rsid w:val="00C363CB"/>
     <w:rsid w:val="00C436CC"/>
     <w:rsid w:val="00C53F5E"/>
     <w:rsid w:val="00C55700"/>
     <w:rsid w:val="00C62577"/>
     <w:rsid w:val="00C65BDC"/>
     <w:rsid w:val="00C70E1F"/>
     <w:rsid w:val="00C7217C"/>
     <w:rsid w:val="00C74E21"/>
     <w:rsid w:val="00C81E58"/>
+    <w:rsid w:val="00C83D38"/>
     <w:rsid w:val="00C84781"/>
     <w:rsid w:val="00CA26B3"/>
-    <w:rsid w:val="00CB1827"/>
     <w:rsid w:val="00CB7AA3"/>
     <w:rsid w:val="00CC2659"/>
     <w:rsid w:val="00CD1825"/>
     <w:rsid w:val="00CD4FEB"/>
     <w:rsid w:val="00CD673F"/>
     <w:rsid w:val="00CE2310"/>
     <w:rsid w:val="00CE5972"/>
     <w:rsid w:val="00CF385A"/>
     <w:rsid w:val="00CF50CA"/>
     <w:rsid w:val="00CF5478"/>
     <w:rsid w:val="00D02758"/>
     <w:rsid w:val="00D02A8A"/>
     <w:rsid w:val="00D15838"/>
     <w:rsid w:val="00D1601C"/>
     <w:rsid w:val="00D16970"/>
     <w:rsid w:val="00D16F8B"/>
     <w:rsid w:val="00D21E89"/>
     <w:rsid w:val="00D3213C"/>
     <w:rsid w:val="00D4499E"/>
     <w:rsid w:val="00D535A1"/>
     <w:rsid w:val="00D53B86"/>
     <w:rsid w:val="00D556BA"/>
     <w:rsid w:val="00D57514"/>
     <w:rsid w:val="00D61203"/>
     <w:rsid w:val="00D63573"/>
+    <w:rsid w:val="00D72545"/>
     <w:rsid w:val="00D750B5"/>
     <w:rsid w:val="00D8087D"/>
     <w:rsid w:val="00D843A1"/>
     <w:rsid w:val="00D8699E"/>
     <w:rsid w:val="00D93AF3"/>
     <w:rsid w:val="00DA37A6"/>
     <w:rsid w:val="00DA6AC0"/>
     <w:rsid w:val="00DC17FD"/>
     <w:rsid w:val="00DC198D"/>
     <w:rsid w:val="00DC2D4D"/>
     <w:rsid w:val="00DD091D"/>
     <w:rsid w:val="00DD428F"/>
     <w:rsid w:val="00DD61BE"/>
     <w:rsid w:val="00DD7D72"/>
     <w:rsid w:val="00DE45B7"/>
     <w:rsid w:val="00E035F0"/>
     <w:rsid w:val="00E043DD"/>
     <w:rsid w:val="00E073DD"/>
     <w:rsid w:val="00E1287D"/>
+    <w:rsid w:val="00E13C21"/>
     <w:rsid w:val="00E141E9"/>
     <w:rsid w:val="00E200CB"/>
     <w:rsid w:val="00E2056B"/>
     <w:rsid w:val="00E22CAF"/>
     <w:rsid w:val="00E27538"/>
     <w:rsid w:val="00E30F8E"/>
     <w:rsid w:val="00E33390"/>
+    <w:rsid w:val="00E60FD4"/>
     <w:rsid w:val="00E673FC"/>
     <w:rsid w:val="00E722A2"/>
     <w:rsid w:val="00E76005"/>
+    <w:rsid w:val="00E80338"/>
     <w:rsid w:val="00E81A21"/>
     <w:rsid w:val="00E85105"/>
     <w:rsid w:val="00EA3519"/>
+    <w:rsid w:val="00EA6646"/>
     <w:rsid w:val="00EB57FB"/>
     <w:rsid w:val="00EC328E"/>
     <w:rsid w:val="00EC702E"/>
     <w:rsid w:val="00ED4362"/>
     <w:rsid w:val="00ED45E5"/>
     <w:rsid w:val="00ED72D6"/>
     <w:rsid w:val="00ED7587"/>
     <w:rsid w:val="00EE1960"/>
     <w:rsid w:val="00EE6096"/>
     <w:rsid w:val="00EF6579"/>
     <w:rsid w:val="00F00193"/>
     <w:rsid w:val="00F10601"/>
     <w:rsid w:val="00F14438"/>
     <w:rsid w:val="00F17EC2"/>
     <w:rsid w:val="00F251E3"/>
     <w:rsid w:val="00F3307C"/>
     <w:rsid w:val="00F409DC"/>
     <w:rsid w:val="00F4116A"/>
+    <w:rsid w:val="00F421E0"/>
     <w:rsid w:val="00F44F39"/>
     <w:rsid w:val="00F61153"/>
     <w:rsid w:val="00F638DA"/>
     <w:rsid w:val="00F72D6F"/>
     <w:rsid w:val="00F76C14"/>
     <w:rsid w:val="00F778DE"/>
     <w:rsid w:val="00F77C26"/>
     <w:rsid w:val="00F9302C"/>
     <w:rsid w:val="00F936F1"/>
     <w:rsid w:val="00F9599F"/>
     <w:rsid w:val="00FA2DF3"/>
     <w:rsid w:val="00FA72A9"/>
     <w:rsid w:val="00FA77B3"/>
     <w:rsid w:val="00FB25DE"/>
     <w:rsid w:val="00FB2665"/>
+    <w:rsid w:val="00FD3479"/>
     <w:rsid w:val="00FD5E6C"/>
     <w:rsid w:val="00FE4600"/>
     <w:rsid w:val="00FF233A"/>
     <w:rsid w:val="00FF242B"/>
     <w:rsid w:val="00FF5BE7"/>
     <w:rsid w:val="00FF7D06"/>
     <w:rsid w:val="02C6661C"/>
     <w:rsid w:val="05BD97E3"/>
     <w:rsid w:val="06CCB8DA"/>
     <w:rsid w:val="0799D73F"/>
     <w:rsid w:val="07B3C024"/>
     <w:rsid w:val="08507BE0"/>
     <w:rsid w:val="0868893B"/>
     <w:rsid w:val="0C2CD967"/>
     <w:rsid w:val="11398D32"/>
     <w:rsid w:val="16D4FAD1"/>
     <w:rsid w:val="16F99D94"/>
     <w:rsid w:val="1D6FC127"/>
     <w:rsid w:val="1E49E4FC"/>
     <w:rsid w:val="1EC1F6A1"/>
     <w:rsid w:val="202BDCE5"/>
     <w:rsid w:val="2A23616D"/>
     <w:rsid w:val="2C8281C6"/>
     <w:rsid w:val="2D5B022F"/>
     <w:rsid w:val="320F1A3A"/>
@@ -1890,51 +2013,51 @@
     <w:rsid w:val="6810029C"/>
     <w:rsid w:val="6AC37808"/>
     <w:rsid w:val="6FF9685F"/>
     <w:rsid w:val="70E2EBD6"/>
     <w:rsid w:val="7B42531C"/>
     <w:rsid w:val="7E146939"/>
     <w:rsid w:val="7E1D63C3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pt-BR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="8193"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="3A7E412F"/>
   <w15:docId w15:val="{CC7EAD7D-157D-4AAD-A68B-8692507745B7}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="pt-BR" w:eastAsia="pt-BR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
@@ -2537,77 +2660,143 @@
     <w:rsid w:val="00F76C14"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:divs>
     <w:div w:id="27266123">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="128061708">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1825466125">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
     <w:div w:id="208346571">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="649408376">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="674301777">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="804734513">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="1002859148">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1046292993">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1144783083">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
@@ -2641,59 +2830,72 @@
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1644695712">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="1858233596">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www25.senado.leg.br/web/atividade/conselhos/-/conselho/fpmatopiba" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www25.senado.leg.br/web/atividade/conselhos/-/conselho/fpmatopiba" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www25.senado.leg.br/web/atividade/conselhos/-/conselho/fpmatopiba" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema do Office">
   <a:themeElements>
     <a:clrScheme name="Escritório">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
@@ -2971,59 +3173,50 @@
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="90e57b9f-24a6-4e4c-8cf5-94c4d27d2b77">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="e0721a96-152a-485f-b232-582e6d5848d4" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Documento" ma:contentTypeID="0x01010019219B59B115C448846E6D2F67CF73FD" ma:contentTypeVersion="17" ma:contentTypeDescription="Crie um novo documento." ma:contentTypeScope="" ma:versionID="5d4e9703f93c5971ffe131675eca48d0">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="90e57b9f-24a6-4e4c-8cf5-94c4d27d2b77" xmlns:ns3="e0721a96-152a-485f-b232-582e6d5848d4" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="7876a8241325d07ec6c2105fa0911bc3" ns2:_="" ns3:_="">
     <xsd:import namespace="90e57b9f-24a6-4e4c-8cf5-94c4d27d2b77"/>
     <xsd:import namespace="e0721a96-152a-485f-b232-582e6d5848d4"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
@@ -3222,130 +3415,145 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="" StyleName=""/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3E9D1ED5-D630-4B73-880E-A6DA0841A396}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="e0721a96-152a-485f-b232-582e6d5848d4"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="90e57b9f-24a6-4e4c-8cf5-94c4d27d2b77"/>
-    <ds:schemaRef ds:uri="e0721a96-152a-485f-b232-582e6d5848d4"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E1DBF0F8-090C-476A-BB92-B5D6D9A72D40}">
-[...6 lines deleted...]
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{409DEE4A-BEED-4FB1-87E9-7872C1E41910}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="90e57b9f-24a6-4e4c-8cf5-94c4d27d2b77"/>
     <ds:schemaRef ds:uri="e0721a96-152a-485f-b232-582e6d5848d4"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E1DBF0F8-090C-476A-BB92-B5D6D9A72D40}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1B1A75B1-62CD-4BF3-AC9B-6CEFC05B9758}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6915E0B5-DCD9-44FF-9CD4-CEFBB885F6F9}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>129</Words>
-  <Characters>701</Characters>
+  <Words>65</Words>
+  <Characters>600</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>5</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sr</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Senado Federal</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>829</CharactersWithSpaces>
+  <CharactersWithSpaces>664</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Sr</dc:title>
   <dc:creator>Prodasen</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010019219B59B115C448846E6D2F67CF73FD</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>